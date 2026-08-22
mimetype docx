--- v0 (2026-04-23)
+++ v1 (2026-08-22)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7522"/>
         <w:gridCol w:w="2106"/>
       </w:tblGrid>
       <w:tr w:rsidR="006E40FA" w:rsidRPr="00F56F5E" w14:paraId="7EE90B6C" w14:textId="77777777" w:rsidTr="00E37DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7522" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DD6D21C" w14:textId="77777777" w:rsidR="006E40FA" w:rsidRPr="00F56F5E" w:rsidRDefault="006E40FA" w:rsidP="00E37DAF">
             <w:pPr>
@@ -109,51 +109,51 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4D6836FB" w14:textId="74F06303" w:rsidR="006E40FA" w:rsidRPr="00B6523C" w:rsidRDefault="00D90686" w:rsidP="006E40FA">
       <w:pPr>
         <w:pStyle w:val="xxxxxxmsonormal"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A434BC">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20F2710D" wp14:editId="2445BC57">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20F2710D" wp14:editId="77D6FD90">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5318926</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-1118124</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="774065" cy="786130"/>
             <wp:effectExtent l="0" t="0" r="6985" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="713904034" name="Picture 1" descr="A lion head with a scroll and paper scroll&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="713904034" name="Picture 1" descr="A lion head with a scroll and paper scroll&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -415,108 +415,77 @@
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="006E40FA" w:rsidRPr="00F56F5E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">omplete all sections of this </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>omplete all sections of this form;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="06BCD0CA" w14:textId="414B1553" w:rsidR="0053192F" w:rsidRPr="001B1555" w:rsidRDefault="0053192F" w:rsidP="001B1555">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk164691341"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Include a </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> CV outlining their relevant experience working on </w:t>
+        <w:t xml:space="preserve">Include a 2 page CV outlining their relevant experience working on </w:t>
       </w:r>
       <w:r w:rsidR="008B458F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Non HRBs and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>HRBs;</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="3E18D4EF" w14:textId="7F3EDB96" w:rsidR="006E40FA" w:rsidRPr="00805CBA" w:rsidRDefault="0078321A" w:rsidP="006E40FA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
@@ -534,71 +503,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="006E40FA" w:rsidRPr="00805CBA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nclude relevant and focused information and supporting</w:t>
       </w:r>
       <w:r w:rsidR="006E40FA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> evidence demonstrating experience in line with the Institute’s PD Competency Framework</w:t>
+        <w:t xml:space="preserve"> project based evidence demonstrating experience in line with the Institute’s PD Competency Framework</w:t>
       </w:r>
       <w:r w:rsidR="0053192F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="006E40FA" w:rsidRPr="00805CBA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E40FA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1994,71 +1943,51 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="212121"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="454A2418" w14:textId="7F487A34" w:rsidR="006E40FA" w:rsidRPr="006E40FA" w:rsidRDefault="006E40FA" w:rsidP="006E40FA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E40FA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where relevant, you can include links to websites or </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> to other documents within the written statement. </w:t>
+        <w:t xml:space="preserve">Where relevant, you can include links to websites or make reference to other documents within the written statement. </w:t>
       </w:r>
       <w:r w:rsidRPr="006E40FA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>All additional documentation, references or links must be relevant, focused, and succinct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48578210" w14:textId="77777777" w:rsidR="006E40FA" w:rsidRDefault="006E40FA" w:rsidP="006E40FA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="55"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -2083,51 +2012,50 @@
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9781"/>
       </w:tblGrid>
       <w:tr w:rsidR="00622D59" w:rsidRPr="00D76A37" w14:paraId="05C7132D" w14:textId="77777777" w:rsidTr="00E37DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="413757C6" w14:textId="45E2EE95" w:rsidR="00622D59" w:rsidRPr="002B6FA6" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B6FA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -2458,102 +2386,112 @@
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">A:1- </w:t>
             </w:r>
             <w:r w:rsidRPr="005D73AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Evaluate the limits of their own competence and, if relevant, their own organisational capability sufficient</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07E5E5A8" w14:textId="77777777" w:rsidR="00622D59" w:rsidRPr="005D73AF" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005D73AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>i. not to take on a specific Principal Designer duty holder role when the needs of the project in question are beyond the Principal Designer’s competence and, if relevant, organisational capability; and</w:t>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D73AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. not to take on a specific Principal Designer duty holder role when the needs of the project in question are beyond the Principal Designer’s competence and, if relevant, organisational capability; and</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DB36599" w14:textId="12BD070F" w:rsidR="00622D59" w:rsidRPr="00733DEE" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D73AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ii. ask for help from other appropriately competent persons when needs emerge during a project that can no longer be met by the Principal Designer’s competence or, if relevant organisational capability</w:t>
             </w:r>
             <w:r w:rsidR="00D41757">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622D59" w:rsidRPr="00D76A37" w14:paraId="79456F57" w14:textId="77777777" w:rsidTr="00E37DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77CD4E45" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6F21C4C5" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -2608,51 +2546,50 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">A:2- </w:t>
             </w:r>
             <w:r w:rsidRPr="005D73AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Demonstrate the integrity to refuse to accept design work for building work that cannot conform to relevant requirements and to report safety occurrences to relevant parties</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622D59" w:rsidRPr="00D76A37" w14:paraId="2D1AC1FF" w14:textId="77777777" w:rsidTr="00E37DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="76910BAE" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5AB7F22D" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
@@ -2732,59 +2669,71 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005D73AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>holders in a way that achieves design work compliance</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15967880" w14:textId="77777777" w:rsidR="00622D59" w:rsidRPr="005D73AF" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005D73AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>i. assisting clients to provide information to duty holders; and</w:t>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D73AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. assisting clients to provide information to duty holders; and</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7487E72D" w14:textId="5DC75195" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D73AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
@@ -2807,51 +2756,50 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> having regard for the Principal Contractor’s comments in relation to compliance</w:t>
             </w:r>
             <w:r w:rsidR="00D41757">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622D59" w:rsidRPr="00D76A37" w14:paraId="6015FC1E" w14:textId="77777777" w:rsidTr="00E37DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4675F8AB" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="36D195EF" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
@@ -2945,72 +2893,72 @@
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">A:4- </w:t>
             </w:r>
             <w:r w:rsidRPr="00040FEF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Apply interpersonal communication skills</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EDDF5BE" w14:textId="77777777" w:rsidR="00622D59" w:rsidRPr="00040FEF" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00040FEF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">i. encourage designers to perform their own duties, including to cooperate with other duty </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00040FEF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>holders;</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>. encourage designers to perform their own duties, including to cooperate with other duty holders;</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="14294315" w14:textId="77777777" w:rsidR="00622D59" w:rsidRPr="00040FEF" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040FEF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ii. challenge designers to rework designs if evidence of design work compliance is insufficient; and</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51AFFEFD" w14:textId="0DFF33EE" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
@@ -3024,51 +2972,50 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040FEF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>iii. challenge the Principal Contractor’s comments if they compromise design work compliance.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622D59" w:rsidRPr="00D76A37" w14:paraId="0C333E79" w14:textId="77777777" w:rsidTr="00E37DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24F05990" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="33A8A63B" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
@@ -3267,51 +3214,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00667EC1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>required of Principal Designers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622D59" w:rsidRPr="00D76A37" w14:paraId="63F3D431" w14:textId="77777777" w:rsidTr="00E37DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C205530" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5F624D2B" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
@@ -3490,51 +3436,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00667EC1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>compliance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622D59" w:rsidRPr="00D76A37" w14:paraId="4D2B7AA0" w14:textId="77777777" w:rsidTr="00E37DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="180C1A0E" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="23503AF8" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
@@ -3660,60 +3605,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>legislative and regulatory framework governing:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72B553ED" w14:textId="77777777" w:rsidR="00622D59" w:rsidRPr="00667EC1" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00667EC1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>i. how design work, including HRB design work, if built, is expected to comply with relevant requirements; and</w:t>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00667EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>. how design work, including HRB design work, if built, is expected to comply with relevant requirements; and</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3161ADB3" w14:textId="77777777" w:rsidR="00622D59" w:rsidRPr="00667EC1" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00667EC1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3735,51 +3693,50 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00667EC1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>procedures, and comply with legislation, including when working on HRB design work.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622D59" w:rsidRPr="00D76A37" w14:paraId="071E0F84" w14:textId="77777777" w:rsidTr="00E37DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="76303041" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7F051C39" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
@@ -3929,51 +3886,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00782FF2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622D59" w:rsidRPr="00D76A37" w14:paraId="66A1B99E" w14:textId="77777777" w:rsidTr="00E37DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="655AD257" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="68443BAE" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
@@ -4126,51 +4082,50 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782FF2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Principal Designer’s duties and design work compliance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622D59" w:rsidRPr="00D76A37" w14:paraId="3C2B700A" w14:textId="77777777" w:rsidTr="00E37DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="69760486" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6F988129" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
@@ -4486,51 +4441,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00667EC1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>compliance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622D59" w:rsidRPr="00D76A37" w14:paraId="7210B1A9" w14:textId="77777777" w:rsidTr="00E37DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="057C8913" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="15A347F1" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -4709,51 +4663,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00667EC1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>impact on design work compliance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622D59" w:rsidRPr="00D76A37" w14:paraId="31F0C4E1" w14:textId="77777777" w:rsidTr="00E37DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7CBDC3A0" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1706D3CE" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
@@ -4902,51 +4855,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00667EC1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>compliance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622D59" w:rsidRPr="00D76A37" w14:paraId="1CFD25AB" w14:textId="77777777" w:rsidTr="00E37DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="369AD109" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6C521DC9" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
@@ -5126,51 +5078,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00667EC1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>compliance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622D59" w:rsidRPr="00D76A37" w14:paraId="7B994333" w14:textId="77777777" w:rsidTr="00E37DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="41B40219" w14:textId="77777777" w:rsidR="00622D59" w:rsidRPr="00FB22CE" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="31C15B9D" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
@@ -5325,51 +5276,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00667EC1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>responsibilities</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622D59" w:rsidRPr="00D76A37" w14:paraId="0A96A54A" w14:textId="77777777" w:rsidTr="00E37DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="504FC972" w14:textId="77777777" w:rsidR="00622D59" w:rsidRPr="00FB22CE" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1FEFF1C8" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
@@ -5542,51 +5492,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00667EC1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>sufficient to coordinate design work compliance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622D59" w:rsidRPr="00D76A37" w14:paraId="2FA82847" w14:textId="77777777" w:rsidTr="00E37DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="611DF213" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="54DCAB47" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
@@ -5759,51 +5708,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00667EC1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>work compliance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622D59" w:rsidRPr="00D76A37" w14:paraId="2E6AA3A3" w14:textId="77777777" w:rsidTr="00E37DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4C147450" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="47BF0192" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
@@ -5988,51 +5936,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00667EC1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>is compliant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622D59" w:rsidRPr="00D76A37" w14:paraId="62AB511F" w14:textId="77777777" w:rsidTr="00E37DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="615409FF" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="70105F83" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
@@ -6168,63 +6115,52 @@
             <w:r w:rsidRPr="00535F12">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>evaluate the system of regulated procedures</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00535F12">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">and information related to working on HRBs and </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>and information related to working on HRBs and their</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="0B58AABA" w14:textId="77777777" w:rsidR="00622D59" w:rsidRPr="00535F12" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00535F12">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>implications for the performance of the Principal</w:t>
             </w:r>
             <w:r>
@@ -6293,51 +6229,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00535F12">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>compliance declarations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622D59" w:rsidRPr="00D76A37" w14:paraId="29395F8C" w14:textId="77777777" w:rsidTr="00E37DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19133BD4" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="11EAEFD0" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
@@ -6502,51 +6437,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00535F12">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>reporting safety occurrences</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622D59" w:rsidRPr="00D76A37" w14:paraId="48710735" w14:textId="77777777" w:rsidTr="00E37DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="332E4E3A" w14:textId="77777777" w:rsidR="00622D59" w:rsidRPr="002B6FA6" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="127BD5F9" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
@@ -6691,51 +6625,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00535F12">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>to working on HRBs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622D59" w:rsidRPr="00D76A37" w14:paraId="0893A0C8" w14:textId="77777777" w:rsidTr="00E37DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="228BC64A" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6742D01C" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
@@ -7027,51 +6960,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F13FA1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622D59" w:rsidRPr="00D76A37" w14:paraId="4E707A4E" w14:textId="77777777" w:rsidTr="00E37DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4C10D14F" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3C3AAEC6" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
@@ -7197,74 +7129,74 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>technical guidance, and standards sufficient to:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="422EE667" w14:textId="77777777" w:rsidR="00622D59" w:rsidRPr="00F13FA1" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F13FA1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">i) appraise and challenge designers’ evidence of design work compliance with all relevant </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F13FA1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>requirements;</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>) appraise and challenge designers’ evidence of design work compliance with all relevant requirements;</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="1C49DDDA" w14:textId="77777777" w:rsidR="00622D59" w:rsidRPr="00F13FA1" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F13FA1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
@@ -7296,51 +7228,50 @@
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>iii) contribute to identifying risks to compliance</w:t>
             </w:r>
             <w:r w:rsidR="00D41757">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622D59" w:rsidRPr="00D76A37" w14:paraId="6EC2A20D" w14:textId="77777777" w:rsidTr="00E37DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3BCFB4E0" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2A5ABB6F" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
@@ -7442,51 +7373,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F13FA1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>design work compliance with all relevant requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622D59" w:rsidRPr="00D76A37" w14:paraId="15135AEE" w14:textId="77777777" w:rsidTr="00E37DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22942B83" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="295617C5" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
@@ -7623,51 +7553,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F13FA1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>about compliance with all relevant requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622D59" w:rsidRPr="00D76A37" w14:paraId="096A4B15" w14:textId="77777777" w:rsidTr="00E37DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4DCF12B6" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1C0D9ECB" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
@@ -7817,74 +7746,74 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>maintenance of ways to:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1226C16A" w14:textId="77777777" w:rsidR="00622D59" w:rsidRPr="00F13FA1" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F13FA1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">i) record strategies for achieving design work compliance with all relevant </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F13FA1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>requirements;</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>) record strategies for achieving design work compliance with all relevant requirements;</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="73D6AE7C" w14:textId="77777777" w:rsidR="00622D59" w:rsidRPr="00F13FA1" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F13FA1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
@@ -7905,51 +7834,50 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F13FA1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>iii) control changes affecting design work compliance with all relevant requirements.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622D59" w:rsidRPr="00D76A37" w14:paraId="60FA2C12" w14:textId="77777777" w:rsidTr="00E37DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7879AA51" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6E87E853" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
@@ -8138,51 +8066,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00535F12">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>safety, fire safety and other prescribed matters in HRBs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622D59" w:rsidRPr="00D76A37" w14:paraId="015BE04F" w14:textId="77777777" w:rsidTr="00E37DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3CB8DBCA" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1AD4AADB" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
@@ -8383,51 +8310,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00535F12">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>become safety occurrences</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622D59" w:rsidRPr="00D76A37" w14:paraId="16136541" w14:textId="77777777" w:rsidTr="00E37DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0120381F" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4C15B801" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
@@ -8575,51 +8501,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00535F12">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>prescribed procedures for declaring compliance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622D59" w:rsidRPr="00D76A37" w14:paraId="26A6AF60" w14:textId="77777777" w:rsidTr="00E37DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="63A2AD19" w14:textId="77777777" w:rsidR="00622D59" w:rsidRPr="002B6FA6" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="72D783E7" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
@@ -8768,51 +8693,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00535F12">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>thread of information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622D59" w:rsidRPr="00D76A37" w14:paraId="4D35486D" w14:textId="77777777" w:rsidTr="00E37DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10285FFB" w14:textId="77777777" w:rsidR="00622D59" w:rsidRPr="002B6FA6" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="77F6E69D" w14:textId="77777777" w:rsidR="00622D59" w:rsidRPr="002B6FA6" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
@@ -8941,51 +8865,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00535F12">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>mandatory occurrence reporting system.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622D59" w:rsidRPr="00D76A37" w14:paraId="1A00ED9E" w14:textId="77777777" w:rsidTr="00E37DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1F495752" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4A8E7796" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
@@ -9039,51 +8962,50 @@
           </w:p>
           <w:p w14:paraId="284FD73C" w14:textId="77777777" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622D59" w:rsidRPr="00D76A37" w14:paraId="59215332" w14:textId="77777777" w:rsidTr="00E37DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4DE4AF2E" w14:textId="6E819D0C" w:rsidR="00622D59" w:rsidRDefault="00622D59" w:rsidP="00622D59">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B6FA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -9171,51 +9093,51 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9781"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D90686" w:rsidRPr="00805CBA" w14:paraId="45C787A6" w14:textId="77777777" w:rsidTr="00E37DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05FC4C5F" w14:textId="77777777" w:rsidR="00D90686" w:rsidRPr="00805CBA" w:rsidRDefault="00D90686" w:rsidP="00E37DAF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3B0A85B2" w14:textId="77777777" w:rsidR="00D90686" w:rsidRDefault="00D90686" w:rsidP="00E37DAF">
+          <w:p w14:paraId="3B0A85B2" w14:textId="3ED7FB80" w:rsidR="00D90686" w:rsidRDefault="00D90686" w:rsidP="00E37DAF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00805CBA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">I submit this form as an accurate record in support of my application for the specific purpose of assessing my eligibility </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
@@ -9388,51 +9310,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>un</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00805CBA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">able. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E1E80B4" w14:textId="77777777" w:rsidR="00D90686" w:rsidRPr="00805CBA" w:rsidRDefault="00D90686" w:rsidP="00E37DAF">
+          <w:p w14:paraId="2E1E80B4" w14:textId="7CA17BFB" w:rsidR="00D90686" w:rsidRPr="00805CBA" w:rsidRDefault="00D90686" w:rsidP="00E37DAF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00805CBA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">If </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -9859,51 +9781,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6346A7A5" w14:textId="77777777" w:rsidR="00D90686" w:rsidRDefault="00D90686" w:rsidP="00D90686">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7439AC1E" w14:textId="77777777" w:rsidR="00F62A13" w:rsidRDefault="00F62A13" w:rsidP="00D90686">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:right="-143"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="289A5676" w14:textId="242A215E" w:rsidR="00D90686" w:rsidRPr="006B1CF1" w:rsidRDefault="00D90686" w:rsidP="00D90686">
+    <w:p w14:paraId="289A5676" w14:textId="62CEE5FB" w:rsidR="00D90686" w:rsidRPr="006B1CF1" w:rsidRDefault="00D90686" w:rsidP="00D90686">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:right="-143"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B1CF1">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">decision of the Panel </w:t>
       </w:r>
       <w:r w:rsidRPr="006B1CF1">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
@@ -10002,63 +9924,61 @@
       <w:r w:rsidR="00616A8D">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
       <w:r w:rsidRPr="005C318F">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">will be </w:t>
       </w:r>
       <w:r w:rsidR="00F17E0E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">listed at </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00F17E0E" w:rsidRPr="00F17E0E">
+        <w:r w:rsidR="00362010" w:rsidRPr="00AE6D71">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Calibri"/>
           </w:rPr>
-          <w:t>https://architecturaltechnology.com/resources/building-safety-hub/ciat-principal-designer-register.html</w:t>
+          <w:t>https://architecturaltechnology.com/resources/building-safety/new/principal-designer.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E9666E">
+      <w:r w:rsidR="00362010">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:b/>
-          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">to confirm your competence as a PD for non-HRB and HRB projects. You will be able to </w:t>
       </w:r>
       <w:r w:rsidRPr="006B1CF1">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">use the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>descriptor and logo as a</w:t>
       </w:r>
       <w:r w:rsidR="00E917DF">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
@@ -10187,71 +10107,51 @@
         </w:rPr>
         <w:t>ll sections of the application form are complete.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="104EE53B" w14:textId="732D4633" w:rsidR="0053192F" w:rsidRPr="00B6523C" w:rsidRDefault="0053192F" w:rsidP="001B1555">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B6523C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Include a </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> CV outlining their relevant experience working on </w:t>
+        <w:t xml:space="preserve">Include a 2 page CV outlining their relevant experience working on </w:t>
       </w:r>
       <w:r w:rsidR="00E9666E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Non HRBs and </w:t>
       </w:r>
       <w:r w:rsidRPr="00B6523C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>HRBs</w:t>
       </w:r>
       <w:r w:rsidR="001B1555" w:rsidRPr="00B6523C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -10430,97 +10330,97 @@
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="55"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3540B4D3" w14:textId="77777777" w:rsidR="006E40FA" w:rsidRDefault="006E40FA" w:rsidP="006E40FA"/>
     <w:sectPr w:rsidR="006E40FA" w:rsidSect="00A10E4A">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="340" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="069FDA88" w14:textId="77777777" w:rsidR="00A10E4A" w:rsidRDefault="00A10E4A" w:rsidP="006E40FA">
+    <w:p w14:paraId="6995C6E6" w14:textId="77777777" w:rsidR="005D0FC8" w:rsidRDefault="005D0FC8" w:rsidP="006E40FA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E5700FB" w14:textId="77777777" w:rsidR="00A10E4A" w:rsidRDefault="00A10E4A" w:rsidP="006E40FA">
+    <w:p w14:paraId="3823D451" w14:textId="77777777" w:rsidR="005D0FC8" w:rsidRDefault="005D0FC8" w:rsidP="006E40FA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -10546,70 +10446,70 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MaisonNeue-Book">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Raleway">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E87264F" w14:textId="77777777" w:rsidR="00A10E4A" w:rsidRDefault="00A10E4A" w:rsidP="006E40FA">
+    <w:p w14:paraId="1F21F831" w14:textId="77777777" w:rsidR="005D0FC8" w:rsidRDefault="005D0FC8" w:rsidP="006E40FA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0769DA31" w14:textId="77777777" w:rsidR="00A10E4A" w:rsidRDefault="00A10E4A" w:rsidP="006E40FA">
+    <w:p w14:paraId="78ED6AA7" w14:textId="77777777" w:rsidR="005D0FC8" w:rsidRDefault="005D0FC8" w:rsidP="006E40FA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="048A6203"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A812436C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -11044,168 +10944,190 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="869532222">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1662083517">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="94981269">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="591622493">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006E40FA"/>
+    <w:rsid w:val="000064DC"/>
     <w:rsid w:val="00042AEF"/>
     <w:rsid w:val="0005021A"/>
     <w:rsid w:val="00065928"/>
+    <w:rsid w:val="00084713"/>
     <w:rsid w:val="00084C0B"/>
     <w:rsid w:val="000E135A"/>
     <w:rsid w:val="00122D56"/>
     <w:rsid w:val="00137BF7"/>
     <w:rsid w:val="00162C4E"/>
     <w:rsid w:val="001B1555"/>
     <w:rsid w:val="00217558"/>
     <w:rsid w:val="0022095A"/>
     <w:rsid w:val="00272F25"/>
     <w:rsid w:val="00274D25"/>
     <w:rsid w:val="00275A08"/>
     <w:rsid w:val="0029794B"/>
     <w:rsid w:val="002B1F5E"/>
+    <w:rsid w:val="00322D7B"/>
+    <w:rsid w:val="00362010"/>
     <w:rsid w:val="00382435"/>
+    <w:rsid w:val="003912C0"/>
+    <w:rsid w:val="003B2DE4"/>
     <w:rsid w:val="004E20D6"/>
     <w:rsid w:val="0051755C"/>
     <w:rsid w:val="005224B6"/>
     <w:rsid w:val="0053192F"/>
+    <w:rsid w:val="005A35A9"/>
+    <w:rsid w:val="005D0FC8"/>
+    <w:rsid w:val="005F418C"/>
     <w:rsid w:val="00616A8D"/>
     <w:rsid w:val="00622D59"/>
+    <w:rsid w:val="00681D48"/>
     <w:rsid w:val="006C3564"/>
     <w:rsid w:val="006E40FA"/>
     <w:rsid w:val="006F33FA"/>
+    <w:rsid w:val="007316E8"/>
     <w:rsid w:val="00761620"/>
     <w:rsid w:val="007705B0"/>
     <w:rsid w:val="0078321A"/>
+    <w:rsid w:val="0079262B"/>
     <w:rsid w:val="007961C5"/>
+    <w:rsid w:val="007B4CE4"/>
     <w:rsid w:val="007B795E"/>
     <w:rsid w:val="007D59F4"/>
     <w:rsid w:val="0086316C"/>
     <w:rsid w:val="008725A5"/>
     <w:rsid w:val="00892559"/>
+    <w:rsid w:val="008B328D"/>
     <w:rsid w:val="008B458F"/>
+    <w:rsid w:val="00950E86"/>
+    <w:rsid w:val="00962DED"/>
+    <w:rsid w:val="0097579A"/>
     <w:rsid w:val="00984133"/>
     <w:rsid w:val="009B40A3"/>
     <w:rsid w:val="009C23A4"/>
+    <w:rsid w:val="009D635C"/>
     <w:rsid w:val="00A10E4A"/>
     <w:rsid w:val="00A36422"/>
     <w:rsid w:val="00A434BC"/>
     <w:rsid w:val="00A52DE5"/>
+    <w:rsid w:val="00A724F1"/>
+    <w:rsid w:val="00B03288"/>
     <w:rsid w:val="00B05CCC"/>
     <w:rsid w:val="00B43CFA"/>
     <w:rsid w:val="00B6523C"/>
     <w:rsid w:val="00C070C8"/>
     <w:rsid w:val="00C73788"/>
     <w:rsid w:val="00C9285B"/>
     <w:rsid w:val="00CC748A"/>
     <w:rsid w:val="00D129A4"/>
     <w:rsid w:val="00D41757"/>
+    <w:rsid w:val="00D9064C"/>
     <w:rsid w:val="00D90686"/>
     <w:rsid w:val="00DB0ADE"/>
     <w:rsid w:val="00DB1027"/>
     <w:rsid w:val="00E917DF"/>
     <w:rsid w:val="00E9666E"/>
     <w:rsid w:val="00EA2E2E"/>
+    <w:rsid w:val="00F1511B"/>
     <w:rsid w:val="00F17E0E"/>
     <w:rsid w:val="00F37BA8"/>
     <w:rsid w:val="00F46F32"/>
     <w:rsid w:val="00F62A13"/>
     <w:rsid w:val="00FF1516"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="35AF5F33"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{65C3B575-7EC5-4F48-A45E-B24AFE7ED63F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12354,62 +12276,74 @@
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0053192F"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001B1555"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007316E8"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://architecturaltechnology.com/about/code-of-conduct.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://architecturaltechnology.com/about/code-of-conduct.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://architecturaltechnology.com/resources/building-safety-hub/ciat-principal-designer-register.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://architecturaltechnology.com/privacy-policy.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pdregister@ciat.global" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://architecturaltechnology.com/resource/code-of-conduct-2022-pdf.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://architecturaltechnology.com/resource/code-of-conduct-2022-pdf.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://architecturaltechnology.com/resources/building-safety/new/principal-designer.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://architecturaltechnology.com/privacy-policy.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pdregister@ciat.global" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -12680,185 +12614,170 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a65bdbb7-e142-4cc8-a754-4c8c2e138917">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="09e29a49-8920-41ab-926e-c67fcf063c36" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="5717f6d8-a186-415b-9ae2-31c0af753771"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100773DF4797432E446A7F42C4ACD676EEE" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b9bcbfb8ab8b79d623ae7fa95711647e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a65bdbb7-e142-4cc8-a754-4c8c2e138917" xmlns:ns3="09e29a49-8920-41ab-926e-c67fcf063c36" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f6dd20cab12493283f96e66884cc244e" ns2:_="" ns3:_="">
+    <xsd:import namespace="a65bdbb7-e142-4cc8-a754-4c8c2e138917"/>
+    <xsd:import namespace="09e29a49-8920-41ab-926e-c67fcf063c36"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
-[...13 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="137e586c-dcdd-4b88-b198-d66f8bf88289" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a65bdbb7-e142-4cc8-a754-4c8c2e138917" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="13" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="15" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="15" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="16" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_activity" ma:index="16" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
-[...2 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="4c47d887-e81c-4b31-a6d0-146de63810c0" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="17" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="21" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
-[...3 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5717f6d8-a186-415b-9ae2-31c0af753771" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="09e29a49-8920-41ab-926e-c67fcf063c36" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2ac360b8-b0f0-4327-b788-a4c38cd7bf06}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="09e29a49-8920-41ab-926e-c67fcf063c36">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:UserMulti">
+          <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...7 lines deleted...]
-              </xsd:element>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...10 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -12916,151 +12835,143 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{049F1AB7-64E8-462F-8EF5-A5AF37DAF837}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a65bdbb7-e142-4cc8-a754-4c8c2e138917"/>
+    <ds:schemaRef ds:uri="09e29a49-8920-41ab-926e-c67fcf063c36"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE683EB8-ED92-4304-971F-62A26DC2287F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D15C770-77DF-4B8F-BE2E-B7A7B988F7DF}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9045801-5545-4AF4-B543-A7FBF478ED8D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="137e586c-dcdd-4b88-b198-d66f8bf88289"/>
-    <ds:schemaRef ds:uri="5717f6d8-a186-415b-9ae2-31c0af753771"/>
+    <ds:schemaRef ds:uri="a65bdbb7-e142-4cc8-a754-4c8c2e138917"/>
+    <ds:schemaRef ds:uri="09e29a49-8920-41ab-926e-c67fcf063c36"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30C3BFE7-9A50-4D8C-A826-3FEDCCEAD706}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
   <Words>2092</Words>
-  <Characters>11931</Characters>
+  <Characters>11926</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>99</Lines>
   <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13996</CharactersWithSpaces>
+  <CharactersWithSpaces>13991</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lily Donaldson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101008E40FD362972734FB31FCA4E2E479017</vt:lpwstr>
+    <vt:lpwstr>0x010100773DF4797432E446A7F42C4ACD676EEE</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>397200</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>