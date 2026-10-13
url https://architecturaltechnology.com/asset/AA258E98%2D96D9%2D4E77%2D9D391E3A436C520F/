--- v1 (2026-08-13)
+++ v2 (2026-10-13)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7522"/>
         <w:gridCol w:w="2106"/>
       </w:tblGrid>
       <w:tr w:rsidR="006E40FA" w:rsidRPr="00F56F5E" w14:paraId="7EE90B6C" w14:textId="77777777" w:rsidTr="00E37DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7522" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DD6D21C" w14:textId="77777777" w:rsidR="006E40FA" w:rsidRPr="00F56F5E" w:rsidRDefault="006E40FA" w:rsidP="00E37DAF">
             <w:pPr>
@@ -149,51 +149,51 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4D6836FB" w14:textId="40817D8C" w:rsidR="006E40FA" w:rsidRPr="009B1FBB" w:rsidRDefault="00D90686" w:rsidP="006E40FA">
       <w:pPr>
         <w:pStyle w:val="xxxxxxmsonormal"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00D01746">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20F2710D" wp14:editId="217C898F">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20F2710D" wp14:editId="12E1EE7C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5318926</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-1118124</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="774065" cy="786130"/>
             <wp:effectExtent l="0" t="0" r="6985" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="713904034" name="Picture 1" descr="A lion head with a scroll and paper scroll&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="713904034" name="Picture 1" descr="A lion head with a scroll and paper scroll&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -798,160 +798,151 @@
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ha</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s three </w:t>
       </w:r>
       <w:r w:rsidRPr="00E1255A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>options:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="289649DF" w14:textId="2D2FE8CE" w:rsidR="006E40FA" w:rsidRPr="007E7DBF" w:rsidRDefault="006E40FA" w:rsidP="006E40FA">
+    <w:p w14:paraId="289649DF" w14:textId="1228F132" w:rsidR="006E40FA" w:rsidRPr="007E7DBF" w:rsidRDefault="006E40FA" w:rsidP="006E40FA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="F"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B11F67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pass</w:t>
       </w:r>
       <w:r w:rsidRPr="00B11F67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: the candidate is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> accepted onto CIAT’s PD Register/s and will be listed on a publicly available Register as being competent to work on </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA6790">
+        <w:t xml:space="preserve"> accepted onto CIAT’s PD Register</w:t>
+      </w:r>
+      <w:r w:rsidR="00147982">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Non </w:t>
+        <w:t>/s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">HRBs. </w:t>
+        <w:t xml:space="preserve"> and will be listed on a publicly available Register as being competent to work on </w:t>
       </w:r>
       <w:r w:rsidR="00EA6790">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">CIAT reserves the right to invite any applicant to interview for </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00267AC7">
+        <w:t xml:space="preserve">Non </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>N</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA6790">
+        <w:t xml:space="preserve">HRBs. </w:t>
+      </w:r>
+      <w:r w:rsidR="004D098C" w:rsidRPr="004D098C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>on</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00267AC7">
+        <w:t>All applications for Non-HRB registration will require an assessment interview</w:t>
+      </w:r>
+      <w:r w:rsidR="00147982">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">HRB registration. </w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="289CBE17" w14:textId="77777777" w:rsidR="006E40FA" w:rsidRDefault="006E40FA" w:rsidP="006E40FA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="F"/>
           <w:kern w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9358,60 +9349,60 @@
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="55"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3540B4D3" w14:textId="77777777" w:rsidR="006E40FA" w:rsidRDefault="006E40FA" w:rsidP="006E40FA"/>
     <w:sectPr w:rsidR="006E40FA" w:rsidSect="005075E1">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="340" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="325473E7" w14:textId="77777777" w:rsidR="0044223A" w:rsidRDefault="0044223A" w:rsidP="006E40FA">
+    <w:p w14:paraId="6494DF50" w14:textId="77777777" w:rsidR="00B03034" w:rsidRDefault="00B03034" w:rsidP="006E40FA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D1FDA00" w14:textId="77777777" w:rsidR="0044223A" w:rsidRDefault="0044223A" w:rsidP="006E40FA">
+    <w:p w14:paraId="69EEB181" w14:textId="77777777" w:rsidR="00B03034" w:rsidRDefault="00B03034" w:rsidP="006E40FA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -9449,70 +9440,70 @@
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="F">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Raleway">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="388AE01E" w14:textId="77777777" w:rsidR="0044223A" w:rsidRDefault="0044223A" w:rsidP="006E40FA">
+    <w:p w14:paraId="7CF02C16" w14:textId="77777777" w:rsidR="00B03034" w:rsidRDefault="00B03034" w:rsidP="006E40FA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D88D803" w14:textId="77777777" w:rsidR="0044223A" w:rsidRDefault="0044223A" w:rsidP="006E40FA">
+    <w:p w14:paraId="1A2822F6" w14:textId="77777777" w:rsidR="00B03034" w:rsidRDefault="00B03034" w:rsidP="006E40FA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="048A6203"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A812436C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -9979,115 +9970,120 @@
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006E40FA"/>
     <w:rsid w:val="00004EB8"/>
     <w:rsid w:val="00034B5A"/>
     <w:rsid w:val="00040FEF"/>
     <w:rsid w:val="00043334"/>
     <w:rsid w:val="00065928"/>
     <w:rsid w:val="00077832"/>
     <w:rsid w:val="000857D2"/>
     <w:rsid w:val="000C7261"/>
     <w:rsid w:val="000D6BC6"/>
     <w:rsid w:val="000F21B7"/>
+    <w:rsid w:val="00147982"/>
     <w:rsid w:val="00162C4E"/>
     <w:rsid w:val="00167C8F"/>
     <w:rsid w:val="00175C78"/>
     <w:rsid w:val="001C7DD7"/>
     <w:rsid w:val="001F2BFB"/>
     <w:rsid w:val="0021542D"/>
     <w:rsid w:val="0022095A"/>
     <w:rsid w:val="0023357E"/>
     <w:rsid w:val="00267AC7"/>
+    <w:rsid w:val="00292B09"/>
     <w:rsid w:val="002B6DBA"/>
     <w:rsid w:val="003171FB"/>
     <w:rsid w:val="004033E9"/>
     <w:rsid w:val="004251B3"/>
     <w:rsid w:val="0044223A"/>
+    <w:rsid w:val="004D098C"/>
     <w:rsid w:val="005075E1"/>
     <w:rsid w:val="00542E36"/>
     <w:rsid w:val="005750DA"/>
     <w:rsid w:val="005D73AF"/>
     <w:rsid w:val="005F01CC"/>
     <w:rsid w:val="00627ADD"/>
     <w:rsid w:val="00644E19"/>
     <w:rsid w:val="00667EC1"/>
     <w:rsid w:val="00681D48"/>
     <w:rsid w:val="00687C58"/>
     <w:rsid w:val="00692C82"/>
     <w:rsid w:val="006E40FA"/>
     <w:rsid w:val="0071277B"/>
     <w:rsid w:val="00733DEE"/>
     <w:rsid w:val="00743F1F"/>
     <w:rsid w:val="00750077"/>
     <w:rsid w:val="007A7041"/>
     <w:rsid w:val="007C0D39"/>
     <w:rsid w:val="007D59F4"/>
     <w:rsid w:val="007E5B57"/>
     <w:rsid w:val="007F675B"/>
     <w:rsid w:val="0080501D"/>
     <w:rsid w:val="008B0A64"/>
     <w:rsid w:val="008E0CFA"/>
     <w:rsid w:val="008F09B6"/>
     <w:rsid w:val="00932509"/>
     <w:rsid w:val="009459E8"/>
     <w:rsid w:val="00950E86"/>
     <w:rsid w:val="009A71BD"/>
     <w:rsid w:val="009B1FBB"/>
     <w:rsid w:val="009C4123"/>
     <w:rsid w:val="009D635C"/>
     <w:rsid w:val="00A36037"/>
     <w:rsid w:val="00A77A02"/>
     <w:rsid w:val="00A95A7C"/>
     <w:rsid w:val="00AC2A91"/>
     <w:rsid w:val="00AD1A50"/>
     <w:rsid w:val="00AD3C14"/>
+    <w:rsid w:val="00B03034"/>
     <w:rsid w:val="00B85D1D"/>
     <w:rsid w:val="00BB5325"/>
     <w:rsid w:val="00BB59F9"/>
     <w:rsid w:val="00BD0CC1"/>
     <w:rsid w:val="00C02511"/>
     <w:rsid w:val="00C86D85"/>
     <w:rsid w:val="00C97460"/>
     <w:rsid w:val="00CB2288"/>
     <w:rsid w:val="00CE3291"/>
     <w:rsid w:val="00D01746"/>
     <w:rsid w:val="00D12953"/>
     <w:rsid w:val="00D32C1F"/>
     <w:rsid w:val="00D36AA4"/>
+    <w:rsid w:val="00D47D97"/>
     <w:rsid w:val="00D53FDD"/>
     <w:rsid w:val="00D90686"/>
     <w:rsid w:val="00D92C8A"/>
     <w:rsid w:val="00DC6842"/>
     <w:rsid w:val="00DD3E28"/>
     <w:rsid w:val="00DE0715"/>
     <w:rsid w:val="00E10E5C"/>
     <w:rsid w:val="00E413AC"/>
     <w:rsid w:val="00E605DC"/>
     <w:rsid w:val="00EA2DA3"/>
     <w:rsid w:val="00EA6790"/>
     <w:rsid w:val="00EF2251"/>
     <w:rsid w:val="00EF3DE9"/>
     <w:rsid w:val="00F03CA2"/>
     <w:rsid w:val="00F0546D"/>
     <w:rsid w:val="00F13FA1"/>
     <w:rsid w:val="00F7487E"/>
     <w:rsid w:val="00F95F3F"/>
     <w:rsid w:val="00FA0AB0"/>
     <w:rsid w:val="00FB22CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -10707,51 +10703,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="006E40FA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -11617,65 +11612,74 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a65bdbb7-e142-4cc8-a754-4c8c2e138917">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="09e29a49-8920-41ab-926e-c67fcf063c36" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100773DF4797432E446A7F42C4ACD676EEE" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b9bcbfb8ab8b79d623ae7fa95711647e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a65bdbb7-e142-4cc8-a754-4c8c2e138917" xmlns:ns3="09e29a49-8920-41ab-926e-c67fcf063c36" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f6dd20cab12493283f96e66884cc244e" ns2:_="" ns3:_="">
     <xsd:import namespace="a65bdbb7-e142-4cc8-a754-4c8c2e138917"/>
     <xsd:import namespace="09e29a49-8920-41ab-926e-c67fcf063c36"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -11838,135 +11842,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE683EB8-ED92-4304-971F-62A26DC2287F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8F34E0A-C2B0-4CAE-8174-0DD3EBE803B5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a65bdbb7-e142-4cc8-a754-4c8c2e138917"/>
     <ds:schemaRef ds:uri="09e29a49-8920-41ab-926e-c67fcf063c36"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE683EB8-ED92-4304-971F-62A26DC2287F}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61A7AE84-36C7-4561-A5D4-E4FFF375A4CF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DA0F235-2957-4CED-98E6-26911905A56F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a65bdbb7-e142-4cc8-a754-4c8c2e138917"/>
     <ds:schemaRef ds:uri="09e29a49-8920-41ab-926e-c67fcf063c36"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1823</Words>
-  <Characters>10392</Characters>
+  <Words>1822</Words>
+  <Characters>10386</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>86</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12191</CharactersWithSpaces>
+  <CharactersWithSpaces>12184</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lily Donaldson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100773DF4797432E446A7F42C4ACD676EEE</vt:lpwstr>
   </property>