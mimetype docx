--- v0 (2026-04-18)
+++ v1 (2026-08-18)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7522"/>
         <w:gridCol w:w="2106"/>
       </w:tblGrid>
       <w:tr w:rsidR="006E40FA" w:rsidRPr="002B6FA6" w14:paraId="7EE90B6C" w14:textId="77777777" w:rsidTr="00E37DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7522" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DD6D21C" w14:textId="77777777" w:rsidR="006E40FA" w:rsidRPr="002B6FA6" w:rsidRDefault="006E40FA" w:rsidP="00E37DAF">
             <w:pPr>
@@ -163,51 +163,51 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4D6836FB" w14:textId="3EB3667E" w:rsidR="006E40FA" w:rsidRPr="005931A1" w:rsidRDefault="00D90686" w:rsidP="006E40FA">
       <w:pPr>
         <w:pStyle w:val="xxxxxxmsonormal"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005931A1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20F2710D" wp14:editId="65BF91A2">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20F2710D" wp14:editId="060A3F2A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5318926</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-1118124</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="774065" cy="786130"/>
             <wp:effectExtent l="0" t="0" r="6985" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="713904034" name="Picture 1" descr="A lion head with a scroll and paper scroll&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="713904034" name="Picture 1" descr="A lion head with a scroll and paper scroll&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -1711,51 +1711,50 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9781"/>
       </w:tblGrid>
       <w:tr w:rsidR="006E40FA" w:rsidRPr="002B6FA6" w14:paraId="600F0B3F" w14:textId="77777777" w:rsidTr="00782FF2">
         <w:trPr>
           <w:trHeight w:val="1440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="119BA129" w14:textId="6D50ACED" w:rsidR="006E40FA" w:rsidRPr="002B6FA6" w:rsidRDefault="006E40FA" w:rsidP="00E37DAF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk164328824"/>
             <w:r w:rsidRPr="002B6FA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
@@ -2152,51 +2151,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00782FF2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00782FF2" w:rsidRPr="002B6FA6" w14:paraId="436DC7AD" w14:textId="77777777" w:rsidTr="00782FF2">
         <w:trPr>
           <w:trHeight w:val="2085"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F27E556" w14:textId="77777777" w:rsidR="00782FF2" w:rsidRDefault="00782FF2" w:rsidP="00432305">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2895DDC0" w14:textId="77777777" w:rsidR="00782FF2" w:rsidRDefault="00782FF2" w:rsidP="00432305">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
@@ -2355,51 +2353,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782FF2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Principal Designer’s duties and design work compliance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00782FF2" w:rsidRPr="002B6FA6" w14:paraId="7D16AC4C" w14:textId="77777777" w:rsidTr="00782FF2">
         <w:trPr>
           <w:trHeight w:val="1348"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5415DBE4" w14:textId="77777777" w:rsidR="00782FF2" w:rsidRDefault="00782FF2" w:rsidP="00432305">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="034EB16D" w14:textId="77777777" w:rsidR="00782FF2" w:rsidRDefault="00782FF2" w:rsidP="00432305">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
@@ -2741,51 +2738,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00535F12">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>compliance declarations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00782FF2" w:rsidRPr="002B6FA6" w14:paraId="05383785" w14:textId="77777777" w:rsidTr="00782FF2">
         <w:trPr>
           <w:trHeight w:val="1414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6398A358" w14:textId="77777777" w:rsidR="00782FF2" w:rsidRDefault="00782FF2" w:rsidP="00432305">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="54819034" w14:textId="77777777" w:rsidR="00535F12" w:rsidRDefault="00535F12" w:rsidP="00432305">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
@@ -2920,51 +2916,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00535F12" w:rsidRPr="00535F12">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>reporting safety occurrences</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00782FF2" w:rsidRPr="002B6FA6" w14:paraId="6D8B2372" w14:textId="77777777" w:rsidTr="00782FF2">
         <w:trPr>
           <w:trHeight w:val="870"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44A19702" w14:textId="77777777" w:rsidR="00782FF2" w:rsidRPr="002B6FA6" w:rsidRDefault="00782FF2" w:rsidP="00432305">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="062AF74E" w14:textId="77777777" w:rsidR="00782FF2" w:rsidRDefault="00782FF2" w:rsidP="00432305">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
@@ -3114,51 +3109,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00535F12" w:rsidRPr="00535F12">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>to working on HRBs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00782FF2" w:rsidRPr="002B6FA6" w14:paraId="1BD3272E" w14:textId="77777777" w:rsidTr="00782FF2">
         <w:trPr>
           <w:trHeight w:val="855"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="322579C7" w14:textId="77777777" w:rsidR="00782FF2" w:rsidRDefault="00782FF2" w:rsidP="00432305">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="75893830" w14:textId="77777777" w:rsidR="00535F12" w:rsidRDefault="00535F12" w:rsidP="00432305">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
@@ -3472,51 +3466,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00535F12">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>safety, fire safety and other prescribed matters in HRBs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00782FF2" w:rsidRPr="002B6FA6" w14:paraId="798E1A1D" w14:textId="77777777" w:rsidTr="00782FF2">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="483EECC0" w14:textId="77777777" w:rsidR="00782FF2" w:rsidRDefault="00782FF2" w:rsidP="00432305">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="69121AEE" w14:textId="77777777" w:rsidR="00535F12" w:rsidRDefault="00535F12" w:rsidP="00432305">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
@@ -3685,51 +3678,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00535F12" w:rsidRPr="00535F12">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>become safety occurrences</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00782FF2" w:rsidRPr="002B6FA6" w14:paraId="0F69F212" w14:textId="77777777" w:rsidTr="00782FF2">
         <w:trPr>
           <w:trHeight w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A00D7F9" w14:textId="77777777" w:rsidR="00782FF2" w:rsidRDefault="00782FF2" w:rsidP="00432305">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5F7E76F6" w14:textId="77777777" w:rsidR="00535F12" w:rsidRDefault="00535F12" w:rsidP="00432305">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
@@ -3865,51 +3857,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00535F12" w:rsidRPr="00535F12">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>prescribed procedures for declaring compliance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00782FF2" w:rsidRPr="002B6FA6" w14:paraId="0731E8B9" w14:textId="77777777" w:rsidTr="00782FF2">
         <w:trPr>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="101046D8" w14:textId="77777777" w:rsidR="00782FF2" w:rsidRPr="002B6FA6" w:rsidRDefault="00782FF2" w:rsidP="00432305">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5E242D8F" w14:textId="77777777" w:rsidR="00782FF2" w:rsidRDefault="00782FF2" w:rsidP="00432305">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
@@ -4076,51 +4067,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00535F12" w:rsidRPr="00535F12">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>thread of information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00782FF2" w:rsidRPr="002B6FA6" w14:paraId="575FE344" w14:textId="77777777" w:rsidTr="00782FF2">
         <w:trPr>
           <w:trHeight w:val="1296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="208BDB48" w14:textId="77777777" w:rsidR="00782FF2" w:rsidRPr="002B6FA6" w:rsidRDefault="00782FF2" w:rsidP="00432305">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="30681D58" w14:textId="77777777" w:rsidR="00782FF2" w:rsidRPr="002B6FA6" w:rsidRDefault="00782FF2" w:rsidP="00432305">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
@@ -4255,80 +4245,78 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00535F12" w:rsidRPr="00535F12">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>mandatory occurrence reporting system.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00782FF2" w:rsidRPr="002B6FA6" w14:paraId="24A0B3BA" w14:textId="77777777" w:rsidTr="00535F12">
         <w:trPr>
           <w:trHeight w:val="1903"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D58D99A" w14:textId="0D65E648" w:rsidR="00782FF2" w:rsidRDefault="00782FF2" w:rsidP="00432305">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00782FF2" w:rsidRPr="002B6FA6" w14:paraId="00054D8B" w14:textId="77777777" w:rsidTr="00782FF2">
         <w:trPr>
           <w:trHeight w:val="841"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="789B7C87" w14:textId="4709F7B3" w:rsidR="00782FF2" w:rsidRPr="002B6FA6" w:rsidRDefault="00782FF2" w:rsidP="00432305">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B6FA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -4369,141 +4357,141 @@
         <w:t>Section C: Declaration of applicant</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9781"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D90686" w:rsidRPr="002B6FA6" w14:paraId="45C787A6" w14:textId="77777777" w:rsidTr="00E37DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B0A85B2" w14:textId="77777777" w:rsidR="00D90686" w:rsidRPr="002B6FA6" w:rsidRDefault="00D90686" w:rsidP="00E37DAF">
+          <w:p w14:paraId="3B0A85B2" w14:textId="4AF10CF8" w:rsidR="00D90686" w:rsidRPr="002B6FA6" w:rsidRDefault="00D90686" w:rsidP="00E37DAF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B6FA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">I submit this form as an accurate record in support of my application for the specific purpose of assessing my eligibility to be on the publicly available PD Register of the Chartered Institute of Architectural Technologists. I am aware that falsifying information in this application may result in investigation under the </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidRPr="002B6FA6">
+              <w:r w:rsidR="00C212CF" w:rsidRPr="00DB595A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>Code of Conduct</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="002B6FA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> and possible referral to the Conduct Committee. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DB7C573" w14:textId="77777777" w:rsidR="00D90686" w:rsidRPr="002B6FA6" w:rsidRDefault="00D90686" w:rsidP="00E37DAF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B6FA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">I agree to accept the decision of the Institute regarding my eligibility for the PD Register and I am aware that the application and assessment fees are non-refundable. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E1E80B4" w14:textId="77777777" w:rsidR="00D90686" w:rsidRPr="002B6FA6" w:rsidRDefault="00D90686" w:rsidP="00E37DAF">
+          <w:p w14:paraId="2E1E80B4" w14:textId="08855C9F" w:rsidR="00D90686" w:rsidRPr="002B6FA6" w:rsidRDefault="00D90686" w:rsidP="00E37DAF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B6FA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">If successfully on the PD Register, I will continue to abide by the rules and regulations specified in the </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r w:rsidRPr="002B6FA6">
+              <w:r w:rsidR="00C212CF" w:rsidRPr="00DB595A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>Code of Conduct</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="002B6FA6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B6FA6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -4808,51 +4796,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="12ABC8E5" w14:textId="77777777" w:rsidR="00D90686" w:rsidRPr="002B6FA6" w:rsidRDefault="00D90686" w:rsidP="00D90686">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6346A7A5" w14:textId="77777777" w:rsidR="00D90686" w:rsidRPr="002B6FA6" w:rsidRDefault="00D90686" w:rsidP="00D90686">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08F40DA8" w14:textId="063CC65A" w:rsidR="00E51E36" w:rsidRPr="006B1CF1" w:rsidRDefault="00E51E36" w:rsidP="00E51E36">
+    <w:p w14:paraId="08F40DA8" w14:textId="5FA2DD22" w:rsidR="00E51E36" w:rsidRPr="006B1CF1" w:rsidRDefault="00E51E36" w:rsidP="00E51E36">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:right="-143"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B1CF1">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">decision of the Panel </w:t>
       </w:r>
       <w:r w:rsidRPr="006B1CF1">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>will be confirmed in writing</w:t>
@@ -4940,71 +4928,65 @@
       <w:r w:rsidR="00B05A80">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
       <w:r w:rsidR="00B05A80" w:rsidRPr="005C318F">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">will be </w:t>
       </w:r>
       <w:r w:rsidR="00B05A80">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">listed at </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00B05A80" w:rsidRPr="00F17E0E">
+        <w:r w:rsidR="00993553" w:rsidRPr="00AE6D71">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Calibri"/>
           </w:rPr>
-          <w:t>https://architecturaltechnology.com/resources/building-safety-hub/ciat-principal-designer-register.html</w:t>
+          <w:t>https://architecturaltechnology.com/resources/building-safety/new/principal-designer.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B05A80" w:rsidRPr="00B05A80">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidR="00993553">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:u w:val="none"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">to confirm your competence as a PD for non-HRB and HRB projects. You will be able to </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">confirm your competence as a PD for non-HRB and HRB projects. You will be able to </w:t>
       </w:r>
       <w:r w:rsidRPr="006B1CF1">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">use the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>descriptor and logo as a registered ‘CIAT Principal Designer’</w:t>
       </w:r>
       <w:r w:rsidRPr="006B1CF1">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>, which you should use in conjunction with the protected descriptor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and logo as a</w:t>
       </w:r>
@@ -5259,97 +5241,97 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3540B4D3" w14:textId="77777777" w:rsidR="006E40FA" w:rsidRPr="002B6FA6" w:rsidRDefault="006E40FA" w:rsidP="006E40FA">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006E40FA" w:rsidRPr="002B6FA6" w:rsidSect="00F92907">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="340" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0931E056" w14:textId="77777777" w:rsidR="00F92907" w:rsidRDefault="00F92907" w:rsidP="006E40FA">
+    <w:p w14:paraId="2BAF1A0A" w14:textId="77777777" w:rsidR="00F675BD" w:rsidRDefault="00F675BD" w:rsidP="006E40FA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CCD4528" w14:textId="77777777" w:rsidR="00F92907" w:rsidRDefault="00F92907" w:rsidP="006E40FA">
+    <w:p w14:paraId="05F71823" w14:textId="77777777" w:rsidR="00F675BD" w:rsidRDefault="00F675BD" w:rsidP="006E40FA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -5375,70 +5357,70 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MaisonNeue-Book">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Raleway">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2333CD58" w14:textId="77777777" w:rsidR="00F92907" w:rsidRDefault="00F92907" w:rsidP="006E40FA">
+    <w:p w14:paraId="3498A1F6" w14:textId="77777777" w:rsidR="00F675BD" w:rsidRDefault="00F675BD" w:rsidP="006E40FA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="217B64BC" w14:textId="77777777" w:rsidR="00F92907" w:rsidRDefault="00F92907" w:rsidP="006E40FA">
+    <w:p w14:paraId="72A6591A" w14:textId="77777777" w:rsidR="00F675BD" w:rsidRDefault="00F675BD" w:rsidP="006E40FA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="048A6203"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A812436C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -5873,162 +5855,171 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="869532222">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1662083517">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="94981269">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="591622493">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006E40FA"/>
     <w:rsid w:val="00002DDC"/>
     <w:rsid w:val="00065928"/>
     <w:rsid w:val="000A315A"/>
+    <w:rsid w:val="000E21BB"/>
     <w:rsid w:val="000E4C47"/>
     <w:rsid w:val="000E59D4"/>
     <w:rsid w:val="00162C4E"/>
     <w:rsid w:val="001A5BFA"/>
     <w:rsid w:val="001B1C9B"/>
     <w:rsid w:val="0022095A"/>
+    <w:rsid w:val="002514B2"/>
     <w:rsid w:val="00256F84"/>
     <w:rsid w:val="0027520C"/>
     <w:rsid w:val="002B6FA6"/>
     <w:rsid w:val="002D548D"/>
     <w:rsid w:val="003541CC"/>
     <w:rsid w:val="00354BF8"/>
     <w:rsid w:val="00432305"/>
     <w:rsid w:val="00434D29"/>
     <w:rsid w:val="004A1A6D"/>
     <w:rsid w:val="004B5771"/>
     <w:rsid w:val="00535F12"/>
     <w:rsid w:val="005931A1"/>
     <w:rsid w:val="005C028F"/>
     <w:rsid w:val="00661824"/>
     <w:rsid w:val="006E40FA"/>
     <w:rsid w:val="006E69F7"/>
     <w:rsid w:val="00782FF2"/>
     <w:rsid w:val="00796D58"/>
     <w:rsid w:val="007B795E"/>
     <w:rsid w:val="007D59F4"/>
+    <w:rsid w:val="007E7335"/>
     <w:rsid w:val="00891135"/>
+    <w:rsid w:val="008E5F1C"/>
+    <w:rsid w:val="00950E86"/>
+    <w:rsid w:val="00993553"/>
     <w:rsid w:val="009A36BF"/>
     <w:rsid w:val="00A144B3"/>
     <w:rsid w:val="00A726B0"/>
     <w:rsid w:val="00AC7374"/>
     <w:rsid w:val="00B05A80"/>
     <w:rsid w:val="00B23FA6"/>
     <w:rsid w:val="00B52E9E"/>
     <w:rsid w:val="00C070C8"/>
+    <w:rsid w:val="00C212CF"/>
     <w:rsid w:val="00C33175"/>
     <w:rsid w:val="00C53526"/>
     <w:rsid w:val="00C84897"/>
     <w:rsid w:val="00C93FA0"/>
     <w:rsid w:val="00D2253E"/>
     <w:rsid w:val="00D31677"/>
     <w:rsid w:val="00D90686"/>
     <w:rsid w:val="00D91487"/>
     <w:rsid w:val="00DA6667"/>
     <w:rsid w:val="00E31FF3"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E447CB"/>
     <w:rsid w:val="00E5127E"/>
     <w:rsid w:val="00E51E36"/>
     <w:rsid w:val="00E96B8A"/>
     <w:rsid w:val="00EA6790"/>
     <w:rsid w:val="00EE51AE"/>
     <w:rsid w:val="00F5589D"/>
+    <w:rsid w:val="00F675BD"/>
     <w:rsid w:val="00F72209"/>
     <w:rsid w:val="00F92907"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="35AF5F33"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{65C3B575-7EC5-4F48-A45E-B24AFE7ED63F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7181,58 +7172,58 @@
     <w:name w:val="cf01"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00F5589D"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C93FA0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://architecturaltechnology.com/about/code-of-conduct.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://architecturaltechnology.com/about/code-of-conduct.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://architecturaltechnology.com/resources/building-safety-hub/ciat-principal-designer-register.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://architecturaltechnology.com/privacy-policy.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pdregister@ciat.global" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://architecturaltechnology.com/resource/code-of-conduct-2022-pdf.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://architecturaltechnology.com/resource/code-of-conduct-2022-pdf.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://architecturaltechnology.com/resources/building-safety/new/principal-designer.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://architecturaltechnology.com/privacy-policy.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pdregister@ciat.global" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -7503,202 +7494,170 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <_activity xmlns="137e586c-dcdd-4b88-b198-d66f8bf88289" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a65bdbb7-e142-4cc8-a754-4c8c2e138917">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="09e29a49-8920-41ab-926e-c67fcf063c36" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="5717f6d8-a186-415b-9ae2-31c0af753771"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100773DF4797432E446A7F42C4ACD676EEE" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b9bcbfb8ab8b79d623ae7fa95711647e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a65bdbb7-e142-4cc8-a754-4c8c2e138917" xmlns:ns3="09e29a49-8920-41ab-926e-c67fcf063c36" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f6dd20cab12493283f96e66884cc244e" ns2:_="" ns3:_="">
+    <xsd:import namespace="a65bdbb7-e142-4cc8-a754-4c8c2e138917"/>
+    <xsd:import namespace="09e29a49-8920-41ab-926e-c67fcf063c36"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
-[...13 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="137e586c-dcdd-4b88-b198-d66f8bf88289" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a65bdbb7-e142-4cc8-a754-4c8c2e138917" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="13" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="15" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="15" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="16" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_activity" ma:index="16" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
-[...2 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="4c47d887-e81c-4b31-a6d0-146de63810c0" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="17" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="21" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
-[...3 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5717f6d8-a186-415b-9ae2-31c0af753771" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="09e29a49-8920-41ab-926e-c67fcf063c36" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2ac360b8-b0f0-4327-b788-a4c38cd7bf06}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="09e29a49-8920-41ab-926e-c67fcf063c36">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:UserMulti">
+          <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...7 lines deleted...]
-              </xsd:element>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...10 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -7756,127 +7715,143 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{621F6712-8E48-4EF9-81FF-3A3322A5B153}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C93EBBB4-49F6-46E6-80C2-71FB0A0B5855}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a65bdbb7-e142-4cc8-a754-4c8c2e138917"/>
+    <ds:schemaRef ds:uri="09e29a49-8920-41ab-926e-c67fcf063c36"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C93EBBB4-49F6-46E6-80C2-71FB0A0B5855}">
-[...8 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE683EB8-ED92-4304-971F-62A26DC2287F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10ABF818-142F-46D2-8D4A-987D104827D9}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92FA2012-8E42-4257-9785-FC1074F437F9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="137e586c-dcdd-4b88-b198-d66f8bf88289"/>
-    <ds:schemaRef ds:uri="5717f6d8-a186-415b-9ae2-31c0af753771"/>
+    <ds:schemaRef ds:uri="a65bdbb7-e142-4cc8-a754-4c8c2e138917"/>
+    <ds:schemaRef ds:uri="09e29a49-8920-41ab-926e-c67fcf063c36"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{621F6712-8E48-4EF9-81FF-3A3322A5B153}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1371</Words>
-  <Characters>7817</Characters>
+  <Words>1370</Words>
+  <Characters>7810</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>65</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9170</CharactersWithSpaces>
+  <CharactersWithSpaces>9162</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lily Donaldson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101008E40FD362972734FB31FCA4E2E479017</vt:lpwstr>
+    <vt:lpwstr>0x010100773DF4797432E446A7F42C4ACD676EEE</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>397400</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>